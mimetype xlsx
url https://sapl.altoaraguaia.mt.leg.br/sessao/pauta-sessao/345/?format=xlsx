--- v0 (2026-04-30)
+++ v1 (2026-06-17)
@@ -10,116 +10,113 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="29">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
+    <t>Projeto de Lei Ordinária (Origem Executivo) nº 15 de 2026</t>
+  </si>
+  <si>
+    <t>EXECUTIVO MUNICIPAL - EM</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Municipal nº 1.547, de 14 de outubro de 2003, corrigindo o valor do benefício do Programa Feijão no Fogo.</t>
+  </si>
+  <si>
+    <t>Parecer favorável da(s) comissão(ões)</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária (Origem Legislativo) nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>Paulinho</t>
+  </si>
+  <si>
+    <t>Altera a denominação do evento esportivo Tacinha Araguaia de Futsal, que passa a denominar-se Tacinha de Futsal Professor Rinaldo Coelho Angolinha.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária (Origem Legislativo) nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>Polleyka Fraga</t>
+  </si>
+  <si>
+    <t>Institui o Dia Municipal do Rancheiro do Araguaia, no Município de Alto Araguaia, e dá outras providências.</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária (Origem Legislativo) nº 10 de 2026</t>
   </si>
   <si>
     <t>Martha Maia</t>
   </si>
   <si>
     <t>Institui o Programa de Atendimento Educacional Especializado para Crianças e Adolescentes com Deficiência nas Escolas da Rede Pública Municipal de Ensino de Alto Araguaia e dá outras providências.</t>
   </si>
   <si>
-    <t>Leitura e Deliberação</t>
-[...32 lines deleted...]
-    <t>Institui o Dia Municipal do Rancheiro do Araguaia, no Município de Alto Araguaia, e dá outras providências.</t>
+    <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 49 de 2026</t>
   </si>
   <si>
     <t>Renato Lopes</t>
   </si>
   <si>
     <t>Solicitando que se faça uma  Notificação aos proprietários dos loteamentos do município de Alto Araguaia e em urgência  o   Vista do Araguaia, para que façam a limpeza dos seus lotes.</t>
   </si>
   <si>
     <t>Indicação nº 50 de 2026</t>
   </si>
   <si>
     <t>“Solicito a possibilidade de viabilizar a distribuição de sementes da planta Crotalária e  realizar a distribuição para a população visando o controle e combate do mosquito Aedes aegypti, transmissor da dengue, zika e chikungunya.”</t>
   </si>
   <si>
     <t>Indicação nº 51 de 2026</t>
   </si>
   <si>
     <t>Marcos Nunes</t>
   </si>
   <si>
     <t>A adoção de providências visando à readequação do trânsito e ao reforço da sinalização viária no entorno do Centro de Reabilitação Caio Hugueney, localizado na Rua 24 de Fevereiro, esquina com a Avenida Carlos Hugueney, consistentes nas seguintes medidas:_x000D_
 a) implantação e revitalização de faixa de pedestres em frente à unidade;_x000D_
@@ -475,186 +472,186 @@
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>2952</v>
+        <v>2940</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>2940</v>
+        <v>2919</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2919</v>
+        <v>2922</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>16</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2922</v>
+        <v>2952</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2951</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
         <v>22</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>23</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2953</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>15</v>
+      </c>
+      <c r="E7" t="s">
         <v>25</v>
       </c>
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2954</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
         <v>27</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>28</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>