--- v0 (2026-04-26)
+++ v1 (2026-06-16)
@@ -10,95 +10,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="29">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Legislativo) nº 9 de 2026</t>
   </si>
   <si>
     <t>Martha Maia</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento gratuito, pelo Sistema Único de Saúde no âmbito do Município de Alto Araguaia-MT, de sensor medidor contínuo de glicose às pessoas portadoras de Diabetes Mellitus tipo 1 (insulinodependentes), e dá outras providências.</t>
   </si>
   <si>
-    <t>Leitura e Deliberação</t>
+    <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 47 de 2026</t>
   </si>
   <si>
     <t>Regis Oliveira</t>
   </si>
   <si>
     <t>“Sugere ao Poder Executivo que estude a viabilidade de instituir um programa de credenciamento de Microempreendedores Individuais (MEIs) para a execução de serviços de zeladoria urbana nos bairros do município Alto Araguaia - MT.”</t>
-  </si>
-[...1 lines deleted...]
-    <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Requerimento nº 21 de 2026</t>
   </si>
   <si>
     <t>Ricardo Barbosa</t>
   </si>
   <si>
     <t>Para que seja aplicado o que prevê a Lei Municipal nº 2838/2011 que “Dispõe sobre a implantação de mão única de direção nas vias públicas onde se localizam estabelecimentos de ensino e dá outras providências”, nas proximidades do Centro Educacional Elohim, tornando mão única o trecho da Rua Silvio José de Castro Maia, compreendido entre a Rua Olavo Bilac e a Rua Antônio João.</t>
   </si>
   <si>
     <t>Aguardando votação em plenário</t>
   </si>
   <si>
     <t>Requerimento nº 23 de 2026</t>
   </si>
   <si>
     <t>Fabiano do Gás</t>
   </si>
   <si>
     <t>Requerendo o envio de cópia das três últimas análises laboratoriais da qualidade da água distribuída à população, incluindo todos os parâmetros físicos, químicos e microbiológicos avaliados.</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos. nº 3 de 2026</t>
   </si>
@@ -506,148 +503,148 @@
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2945</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2932</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D4" t="s">
         <v>15</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>16</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2937</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>20</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2939</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
         <v>22</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2947</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
         <v>24</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2944</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
         <v>27</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>