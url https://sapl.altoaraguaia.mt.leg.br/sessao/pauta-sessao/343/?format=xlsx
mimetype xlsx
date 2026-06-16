--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -42,51 +42,51 @@
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Executivo) nº 15 de 2026</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Municipal nº 1.547, de 14 de outubro de 2003, corrigindo o valor do benefício do Programa Feijão no Fogo.</t>
   </si>
   <si>
-    <t>Leitura e Deliberação</t>
+    <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Executivo) nº 14 de 2026</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.163/1999 de criação do Conselho Municipal de Idoso e a Lei n° 4.113/2019 que altera os dispositivos da lei Municipal nº 1.163/99, para redefinir e atualizar sua natureza, bem como cria a o Fundo Municipal dos Direitos da Pessoa Idosa.”</t>
   </si>
   <si>
     <t>Proposição retirada pelo autor</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Executivo) nº 16 de 2026</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Convênio com a Associação Comercial e Empresarial de Alto Araguaia – MT – ACEAIA.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Executivo) nº 17 de 2026</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com o Rotary Clube de Santa Rita do Araguaia/Alto Araguaia, visando a disponibilização de bens e serviços para a realização do 15ª Costelão do Rotary.</t>
   </si>
   <si>
     <t>Aguardando votação em plenário</t>
   </si>