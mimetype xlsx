--- v0 (2026-04-13)
+++ v1 (2026-06-16)
@@ -10,113 +10,110 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="29">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Legislativo) nº 7 de 2026</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
     <t>Altera a denominação do evento esportivo Tacinha Araguaia de Futsal, que passa a denominar-se Tacinha de Futsal Professor Rinaldo Coelho Angolinha.</t>
   </si>
   <si>
-    <t>Leitura e Deliberação</t>
+    <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Legislativo) nº 8 de 2026</t>
   </si>
   <si>
     <t>Polleyka Fraga</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Rancheiro do Araguaia, no Município de Alto Araguaia, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 37 de 2026</t>
   </si>
   <si>
     <t>“Solicito a possibilidade de viabilizar novos assentos para atender as necessidades do PSF Manoel Marques de Souza situado  no bairro Cohab, visando proporcionar mais conforto aos pacientes lotados naquela Unidade de Saúde da Família”</t>
   </si>
   <si>
     <t>Indicação nº 40 de 2026</t>
   </si>
   <si>
     <t>“Solicito a Prefeitura estude a possibilidade da implantação do serviço de internet via satélite starlink nos ônibus escolares da rede pública municipal que realizam o transporte da zona rural”.</t>
   </si>
   <si>
     <t>Indicação nº 39 de 2026</t>
   </si>
   <si>
     <t>Solicita ao Prefeito Municipal e ao Secretário Municipal de Saúde a celebração de convênio com a Pousada Rosa Amiga, na cidade de Barretos/SP, visando o acolhimento de pacientes do município de Alto Araguaia que se deslocam para tratamento de saúde.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Requerimento nº 19 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora,Marcos Nunes,Paulinho,Polleyka Fraga,Ricardo Barbosa</t>
   </si>
   <si>
     <t>Que prestem informações detalhadas acerca do reiterado descumprimento do dever legal de resposta aos requerimentos, pedidos de informações e expedientes encaminhados por Vereadores e pela Câmara Municipal de Alto Araguaia.</t>
   </si>
   <si>
     <t>Aguardando votação em plenário</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Requerimento nº 20 de 2026</t>
   </si>
   <si>
     <t>Marcos Nunes</t>
   </si>
   <si>
     <t>Para que seja aplicado o que prevê a Lei Municipal nº 2838/2011 que - “Dispõe sobre a implantação de mão única de direção nas vias públicas onde se localizam estabelecimentos de ensino e dá outras providências”, nas proximidades da Creche Municipal Isoldina de Castro Maia, tornando mão única  o trecho da Rua Antônio Aires Fávero compreendido entre a Rua Benjamin Constant e a Rua Jerônimo Samita Maia (MT 100).</t>
   </si>
@@ -566,91 +563,91 @@
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2920</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2923</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2925</v>
       </c>
       <c r="B8" t="s">
+        <v>24</v>
+      </c>
+      <c r="C8" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>26</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>27</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>