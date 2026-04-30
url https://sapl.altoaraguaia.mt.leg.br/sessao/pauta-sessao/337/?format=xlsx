--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -10,176 +10,173 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="47">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Executivo) nº 11 de 2026</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com a AAVA – Associação dos Apicultores do Vale do Araguaia, inscrita no CNPJ nº 23.476.677/0001-04, visando repasse de até R$ 50.000,00 (cinquenta mil reais), os quais serão empregados em adequações estruturais e sanitárias da Casa do Mel.</t>
   </si>
   <si>
     <t>Leitura e Deliberação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Executivo) nº 12 de 2026</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio junto ao Sindicato Rural de Alto Araguaia, visando o fornecimento de equipamentos e recursos humanos para a realização da 5ª Taça Araguaia - Três Tambores e Laço em Dupla, que será realizada nos dias 24, 25 e 26 de abril de 2026.</t>
   </si>
   <si>
+    <t>Veto nº 3 de 2026</t>
+  </si>
+  <si>
+    <t>Veto Parcial ao Projeto de Lei nº 018, de 22 de setembro de 2025, de autoria da Vereadora Martha Silvia Zaiden Maia Brandão.</t>
+  </si>
+  <si>
+    <t>Parecer favorável da(s) comissão(ões)</t>
+  </si>
+  <si>
+    <t>Veto nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Veto Parcial ao Projeto de Lei nº 024/2025, de autoria do Vereador Régis Oliveira Paes.</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária (Origem Legislativo) nº 3 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora,Marcos Nunes,Paulinho,Polleyka Fraga,Ricardo Barbosa</t>
   </si>
   <si>
     <t>“Altera dispositivos e anexos da Lei Municipal nº 4.604/2024, e dá outras providências.”</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Legislativo) nº 4 de 2026</t>
   </si>
   <si>
     <t>Regis Oliveira</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de desconto no Imposto Predial e Territorial Urbano (IPTU) ao contribuinte residente em via pública com comprovada precariedade de infraestrutura urbana no Município de Alto Araguaia – MT, e dá outras providências.”</t>
   </si>
   <si>
-    <t>Veto nº 3 de 2026</t>
-[...13 lines deleted...]
-  <si>
     <t>Indicação nº 26 de 2026</t>
   </si>
   <si>
     <t>Adão da Madeireira</t>
   </si>
   <si>
     <t>Sugerindo  que determine a realização de reforma urgente na Escola Municipal José Inácio Fraga, diante das condições estruturais precárias atualmente apresentadas pela unidade.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 27 de 2026</t>
   </si>
   <si>
     <t>Paulinho</t>
   </si>
   <si>
     <t>Solicita a disponibilização de aparelhos celulares com acesso ao aplicativo WhatsApp para uso no Posto Central e nos demais postos das unidades de saúde do município de Alto Araguaia, a fim de melhorar a comunicação com pacientes sobre consultas, retornos e avisos importantes.</t>
   </si>
   <si>
     <t>Indicação nº 23 de 2026</t>
   </si>
   <si>
     <t>“Sugerindo que seja feito uma reparação na estrada MU-14 na região do baus no munícipio de Alto Araguaia-MT ”</t>
   </si>
   <si>
     <t>Indicação nº 24 de 2026</t>
   </si>
   <si>
     <t>“Sugerindo que seja feita uma revisão do contrato do Dr. Leonardo Lincoln, para que o referido profissional retorne aos atendimentos e à realização das cirurgias de sua competência em nosso município.”</t>
   </si>
   <si>
     <t>Requerimento nº 9 de 2026</t>
   </si>
   <si>
-    <t>Fabiano do Gás</t>
+    <t>Fabiano do Gás,Martha Maia,Regis Oliveira</t>
   </si>
   <si>
     <t>Requerendo informações referente à arrecadação do DIVAES no Município de Alto Araguaia.</t>
   </si>
   <si>
     <t>Aguardando votação em plenário</t>
   </si>
   <si>
     <t>Requerimento nº 10 de 2026</t>
   </si>
   <si>
     <t>Requerendo informações acerca da elaboração e execução do Plano de Ação referente a execução às Emendas Impositivas do exercício de 2026.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 12 de 2026</t>
   </si>
   <si>
     <t>Martha Maia</t>
   </si>
   <si>
     <t>Solicita informações sobre a viabilidade de Adicional/Gratificação por Especialização em Educação Especial e Inclusiva e a existência de programas de qualificação profissional.</t>
   </si>
   <si>
     <t>Indicação nº 25 de 2026</t>
   </si>
   <si>
     <t>Polleyka Fraga</t>
   </si>
   <si>
     <t>“Solicito a possibilidade da substituição do Quebra - mola comum para o Quebra-mola-faixa em frente ao portão principal de entrada da Escola Estadual Maria Auxiliadora utilizado pelos alunos, e desativando a faixa atual, a qual fica em desuso devido sua localização”, respeitando a Legislação Municipal de Trânsito.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
@@ -565,126 +562,126 @@
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2869</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>2849</v>
+        <v>2788</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>8</v>
+      </c>
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>2855</v>
+        <v>2789</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>2788</v>
+        <v>2849</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>2789</v>
+        <v>2855</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2866</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>26</v>
       </c>
       <c r="F8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2867</v>
@@ -694,154 +691,154 @@
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2857</v>
       </c>
       <c r="B10" t="s">
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>2859</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>34</v>
       </c>
       <c r="F11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>2853</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>2854</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>2858</v>
       </c>
       <c r="B14" t="s">
         <v>6</v>
       </c>
       <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
         <v>42</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>43</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>2860</v>
       </c>
       <c r="B15" t="s">
         <v>6</v>
       </c>
       <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
         <v>45</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>