--- v0 (2026-03-08)
+++ v1 (2026-04-30)
@@ -57,91 +57,90 @@
   <si>
     <t>Projeto de Lei Ordinária (Origem Executivo) nº 9 de 2026</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
     <t>Autoriza a celebração de convênio com o Rotary Clube de Santa Rita do Araguaia/Alto Araguaia, para a implantação de uma sala multissensorial no centro de reabilitações deste município.</t>
   </si>
   <si>
     <t>Leitura e Deliberação</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Executivo) nº 10 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre criação do Cargo de Agente Municipal de Trânsito, altera os Anexos I e IX da Lei Municipal nº 2742/2010, e dá outras providências.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária (Origem Legislativo) nº 2 de 2026</t>
   </si>
   <si>
     <t>Polleyka Fraga</t>
   </si>
   <si>
-    <t>O presente Projeto de Lei tem como objetivo promover a conscientização durante a Semana de Combate à Violência contra a Mulher nas Escolas do Município de Alto Araguaia, conforme já está sendo realizado em diversos Municípios do Estado de Mato Grosso, por exemplo a Prefeitura de Alto Taquari. Justamente por ser crucial na conscientização de adolescentes e jovens sobre a Lei Maria da Penha, prevenindo agressões futuras e desconstruir estereótipos de gênero. _x000D_
-Pois, a iniciativa Justifica-se para a Necessidade de Campanhas no Município tendo em vista o auto crescimento nos últimos 3 anos consecutivos no Estado, medida que se faz necessária trabalhar o adolescentes e jovens na:</t>
+    <t>O presente Projeto de Lei tem como objetivo promover a conscientização durante a Semana de Combate à Violência contra a Mulher nas Escolas do Município de Alto Araguaia, conforme já está sendo realizado em diversos Municípios do Estado de Mato Grosso,</t>
   </si>
   <si>
     <t>Parecer favorável da(s) comissão(ões)</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2026</t>
   </si>
   <si>
     <t>Ricardo Barbosa</t>
   </si>
   <si>
     <t>Solicitando a retirada dos restos de fios de internet deixados pelas empresas responsáveis pelo serviço, que permanecem pendurados nos postes de energia elétrica em diversos pontos da cidade.</t>
   </si>
   <si>
     <t>Indicação nº 21 de 2026</t>
   </si>
   <si>
     <t>“Solicito a possibilidade de viabilizar as Telas Toldos para atender a necessidade dos Feirantes da  Feira Livre Benno Ubaldo Presser.”</t>
   </si>
   <si>
     <t>Requerimento nº 8 de 2026</t>
   </si>
   <si>
     <t>Regis Oliveira</t>
   </si>
   <si>
     <t>“Solicitação de informações sobre emenda parlamentar no valor de R$ 200.000,00 no município de Alto Araguaia – MT”</t>
   </si>
   <si>
     <t>Aguardando votação em plenário</t>
   </si>
   <si>
     <t>Indicação nº 22 de 2026</t>
   </si>
   <si>
     <t>Marcos Nunes</t>
   </si>
   <si>
-    <t>"que seja realizada uma reforma completa no prédio da Universidade Aberta do Brasil (UAB)."</t>
+    <t>"Que seja realizada uma reforma completa no prédio da Universidade Aberta do Brasil (UAB)."</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -443,51 +442,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="51.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="231.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">