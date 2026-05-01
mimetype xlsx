--- v0 (2026-02-26)
+++ v1 (2026-05-01)
@@ -39,60 +39,60 @@
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 6 de 2026</t>
   </si>
   <si>
     <t>Bruno Peron</t>
   </si>
   <si>
-    <t>, solicitando informações acerca do calendário de eventos esportivos do município para o ano de 2026.</t>
+    <t>, Solicitando informações acerca do calendário de eventos esportivos do município para o ano de 2026.</t>
   </si>
   <si>
     <t>Aguardando votação em plenário</t>
   </si>
   <si>
     <t>Requerimento nº 7 de 2026</t>
   </si>
   <si>
-    <t>solicitando informações sobre o andamento do processo da reforma da quadra do Ginásio de Esportes Samitão,</t>
+    <t>Solicitando informações sobre o andamento do processo da reforma da quadra do Ginásio de Esportes Samitão,</t>
   </si>
   <si>
     <t>Indicação nº 17 de 2026</t>
   </si>
   <si>
     <t>Martha Maia</t>
   </si>
   <si>
     <t>Indica a contratação de locação de novo veículo (ônibus) para transporte de pacientes e a disponibilização de lanches aos pacientes durante os deslocamentos.</t>
   </si>
   <si>
     <t>Leitura e Deliberação</t>
   </si>
   <si>
     <t>Indicação nº 19 de 2026</t>
   </si>
   <si>
     <t>Indica a necesidade de indentificação e demarcação de Áreas de Preservação Permanente e instalação de hidrantes nas referidas áreas.</t>
   </si>
   <si>
     <t>Indicação nº 18 de 2026</t>
   </si>
   <si>
     <t>Polleyka Fraga</t>
   </si>