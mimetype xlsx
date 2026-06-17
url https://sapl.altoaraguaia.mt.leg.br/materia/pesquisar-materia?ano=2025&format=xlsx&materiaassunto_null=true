--- v2 (2026-03-16)
+++ v3 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4862" uniqueCount="2050">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4870" uniqueCount="2054">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -186,51 +186,51 @@
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_8.pdf</t>
   </si>
   <si>
     <t>Indicando a necessidade de encaminhar para esta casa projeto de lei para a criação do Fundo Municipal de Esportes.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Bruno Peron, Marcos Nunes</t>
   </si>
   <si>
     <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_9.pdf</t>
   </si>
   <si>
-    <t>“necessidade de Reforma geral da Quadra Esportiva da  Praça Audinor Germano Rosa, tais como  troca do gramado sintético,  reforma dos banheiros,  construção de alambrado e  troca da iluminação”.</t>
+    <t>“Necessidade de Reforma geral da Quadra Esportiva da  Praça Audinor Germano Rosa, tais como  troca do gramado sintético,  reforma dos banheiros,  construção de alambrado e  troca da iluminação”.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao_10.pdf</t>
   </si>
   <si>
     <t>“Sugerindo que seja providenciada uma nova bomba dosadora de cloro de 3 cabeças para o Departamento de Divisão de Água e Esgoto do Município de Alto Araguaia – MT.”</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Adão da Madeireira</t>
   </si>
   <si>
     <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2182/indicacao_11.pdf</t>
   </si>
@@ -5052,50 +5052,62 @@
     <t>esposta a indicação nº149/2025</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2752/oficio_064.pdf</t>
   </si>
   <si>
     <t>esposta a indicação nº153/2025</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2781/oficio.493_1.pdf</t>
   </si>
   <si>
     <t>Resposta à  Indicação nº 161/2025</t>
+  </si>
+  <si>
+    <t>2890</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2890/oficio_109-2026_-_convertido.pdf</t>
+  </si>
+  <si>
+    <t>Resposta a Indicação 028/2026</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer Comissão Educação Saúde Assistência Social</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde e Assistência Social</t>
   </si>
   <si>
     <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_decreto_001.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Decreto n° 001, de 02 de abril de 2025.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2354/pl_02_-_comissao_de_educacao.pdf</t>
   </si>
@@ -6575,56 +6587,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2151/marcos_nunes_-_indicacao_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2150/001_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2154/002_-_marcos_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2161/003_-_regis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_n_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_n_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao_n_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2167/indicacao_n_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2182/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2190/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2191/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2192/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2195/19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2197/21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2199/22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2214/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2232/035_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2233/036_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2234/037_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2235/038_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2236/039_-_renato.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2237/040_-_adao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2262/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2280/053_-_martha.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2281/054.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2283/055_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2284/056_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2287/057_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2289/058_-_burno.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2301/ind_59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2302/ind_60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2344/ind_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2376/ind_63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2386/ind_65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2384/ind_66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2382/067_-_renato.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2385/ind_68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2389/ind_69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2390/ind_70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2391/ind_71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2393/ind_72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2397/ind_74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2398/ind_75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2402/ind_76.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2409/ind_78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2411/ind_79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2422/ind_80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2447/ind_82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2443/ind_83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2442/ind_84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2462/ind_87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2461/ind_88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2460/ind_89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_91.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_92.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2483/ind_093.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2484/ind_94.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2493/ind_95.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_96.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2489/ind_98.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2490/ind_99.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2488/ind_100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2503/ind_102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2504/ind_103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2505/nd_104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2506/ind_105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2517/ind_107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2518/ind_108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2519/ind_109.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2526/ind_110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2539/ind_111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_115.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_116.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_117.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2561/ind_118.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2562/ind_119.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2563/ind_120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2565/ind_121.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2578/ind_122.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2579/ind_123.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2580/ind_124.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2581/ind_125.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2584/ind_126.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2585/ind_127.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2587/ind_128.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_129.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2593/ind_130.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_131.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2597/ind_132.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2598/ind_133.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_134.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_135.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2619/ind_136.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2620/ind_137.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_138.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2638/ind_139.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2639/ind_140.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2641/ind_141.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2656/ind_142.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2657/ind_143.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2658/ind_144.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2677/ind_145.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2679/ind_146.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2680/ind_147.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2684/ind_148.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2706/151-_clodoaldo.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2737/indicacao_154-2025_-_quadra_e_academia_samitao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_155-2025_-_rua_que_liga_parque_do_cerrado_a_vila.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_156-2025_-_rua_da_aninha.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2741/doc_-11-12.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2742/doc_jeff-10.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2749/doc_16.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2762/ind160.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2765/ind161.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2768/ind162.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2766/ind163.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2767/164-_regis.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2160/001_-_requerimento_martha.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2172/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2170/requerimento_n_003.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2166/requerimento_n_004.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2169/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2178/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2198/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2204/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2205/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2224/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2229/014_-_martha.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2230/015_-_martha.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2244/016_-_martha.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2263/requerimento_17_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2300/req_18.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2343/req_19.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2361/req_20.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2375/req_21.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2387/req_22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2388/req_23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2396/requerimento_n024_-_2025_-_regis_oliveira__informacoes_alinhamento_de_fios.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2413/req_25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2424/req_26.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2459/req_27.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2480/req_028.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2481/req_29.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2485/req_30.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2494/req_31.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2498/req_32.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2499/req_033.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2500/req_034.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2502/req_035.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2507/req_036.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2508/req_037.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2509/req_038.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2516/req_39.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2520/req_40.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2540/044-_mesa.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2543/req_42.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2564/req_43.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2567/req_44.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2582/req_45.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2595/req_46.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2599/req_47.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2601/req_48.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2602/req_49.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2623/req_50.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2645/req_51.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2647/req_52.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2654/req_053.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2675/req_54.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2676/req_55.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2683/req_56.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2704/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2713/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2714/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2717/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2743/doc-13-15.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2139/of082.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2140/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2141/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2142/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2144/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2162/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2188/projeto_08_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2189/projeto_09_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2193/projeto_10_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2206/projeto_-_convertido_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2242/projeto_de_lei.013_ass.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2238/projeto_de_lei.014_ass.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2239/projeto_de_lei.015_ass.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei.016_ass.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_lei.017_ass.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2256/projeto_de_lei.018_ass.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2257/projeto_de_lei.019_ass.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2258/projeto_de_lei.020_ass.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2403/projeto_de_lei.021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2414/projeto_de_lei.022_2.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2404/projeto_de_lei.022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei.024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2425/projeto_de_lei.025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2426/projeto_de_lei.026_ass_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2427/projeto_de_lei.027.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_de_lei.028_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_de_lei.029_ass.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_de_lei.030_ass.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2466/projeto_de_lei.031.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2467/projeto_de_lei.032.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei.034_ass_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2496/projeto_de_lei.035_ass_2.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2510/projeto_de_lei.036.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2511/projeto_de_lei.37.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2523/projeto_de_lei.38.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2522/projeto_de_lei.39.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei.040..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2545/projeto_de_lei.041.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2566/projeto_de_lei.42.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2606/projeto_de_lei.43.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2607/projeto_de_lei.44.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2604/projeto_de_lei.45.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei.46.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2626/projeto_de_lei.47.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2648/projeto_de_lei.48_ass.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei.49_ass_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_lei.050.ass.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_lei.051.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2688/projeto_de_lei.052.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2707/projeto_de_lei.53_ass_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2724/projeto_de_lei.54.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2740/projeto_de_lei.55.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2771/projeto_de_lei.56.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2147/001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2155/002.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2156/003.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2186/004.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2203/005.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2260/projeto_decreto_06_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2261/projeto07_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto08_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2279/projeto09_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2341/projeto_10_l.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2383/projeto_de_lei_011-2025_-_alinhamentos_de_fios.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2394/projeto_de_012-2025_corrigindo_-_altera_dispostivos_da_lei_de_alinhamentos_de_fios.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2406/pl_013_-_marcos_nunes_-_altera_lei_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2407/projeto_de_lei_do_legislativo_no014-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2423/projeto_de_015-2025_-_priorizando_epp_e_me.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2444/projeto_de_lei_do_legislativo_no_015_-_2025_-_utilidade_publica_-aaf.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2446/projeto_de_lei_-_agua_saudavel1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2583/018_-_martha.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2591/projeto_de_lei_018_-_regis_oliveira_sayo.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2592/newimage_dec_09_2025_16_04_59_676__1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2596/projeto_de_lei_020-2025.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2625/022-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2642/projeto_de_lei_023-2025_-_vaqueijada.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_024_-_regis_oliveira_abandono_de_veiculossayo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_lei_-_alteracao_nome_da_rua.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2146/1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2145/2.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2285/titulo_01-2025-1-4_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2360/projeto_de_decreto_legislativo_no_002-2025__-.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2463/titulo_de_cidadao_03_025.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2600/004-_titulo_cidadao_tatiana_-_marcos_nunes.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2621/projeto_de_decreto_legislativo_-_05-2025_-_honraria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_decreto_legislativo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2643/007-_titulo_cidadao_eumides-adao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2653/008-_titulo_cidadao_joao_katsuyama_adao.docx.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2678/osmar_queiroz.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2691/010-_paulinho_1.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2686/011-_clodoaldo.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2702/012-_titulo_cidadao_toninho_pintor.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2745/newimage_dec_09_2025_16_04_59_676__3_1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2747/newimage_dec_09_2025_16_04_59_676__2_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2744/42a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2764/gislati_120240.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2769/017_-_titulo_cidadao_-_max_russi.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2428/projeto.de.lei.complementar.001_ass.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2660/projeto_de_lei_complementar.002_1_ass1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2710/newimage_dec_09_2025_16_04_59_676__5-paginas-excluidas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2345/emenda_ao_pl_015_do_executivo_-_plantoes.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2342/emenda_aditiva_do_projeto_de_lei_n_006-2025.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2226/emenda_modificativa_005-2025_-_ao_projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2149/emenda_4_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2148/substitutiva_da_emenda_1_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2465/emenda_modificativa_ldo.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2513/emenda_008.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2514/emenda_009.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2515/emenda_10.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2548/emenda_011.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2549/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2568/emenda_13.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2569/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2711/emenda_plo_023.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2712/emenda_plo_024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2753/digitalizacao_43-paginas-1-5.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2754/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2755/emenda_3.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2471/veto001-2025..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2472/veto002-2025..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2159/mocao_de_apoio_01_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2176/mocao_002_polleyka.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2290/003_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2291/004_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2299/005_-_bruno.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2448/mocao_apoio_06.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2157/001-_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2228/mocao_de_aplausos_03.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2259/mocao_de_aplausos_04.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2286/mocao_de_aplausos_05.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2288/mocao_de_aplauso_006.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2358/mocao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2412/mocao_de_congratulacao_e_aplausos_n_009.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2408/008_-_paulinho_e_marcos.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2441/mocao_apl._010.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2445/mocao_apl._011.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2449/mocao_de_apl._012.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2450/mocao_de_apl._013.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2482/mocao_014.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2486/mocao_apl._015.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2524/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2590/mocao_apl_17.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2640/mocao_de_congradulacoes_e_aplausos_017.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2644/018_-_mocao_de_aplausos_rejane.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2646/mocao_de_apl_20.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2659/mocao_apl._021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2673/mocao_022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2674/mocao_023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2681/mocao_apl_24.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2682/mocao_de_apl_25.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2685/mocao_de_apl_26.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2687/mocao_de_apl_27.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2689/mocao_de_apl_28.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2690/mocao_apl_029.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2692/mocao_apl_30.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2693/mocao_apl_031.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2694/mocao_apl_032.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2695/mocao_apl_33.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2696/mocao_apl_34.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2210/9.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2212/10.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2213/11.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2215/12.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2217/13.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2231/estado_de_mato_grosso_2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2440/oficio.083_ass.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2266/scanner_20250325_4.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2265/scanner_20250325_6.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2268/estado_de_mato_grosso_3_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2303/oficio.106_-_ind._046_-reforma_asfalto_mt-299_ass.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2304/oficio_107.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2305/oficio.108_-_ind._045_-reforma_ponto_de_omibus_r._21_ass.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2306/oficio.109_-_ind._044_-limpeza_de_terreno_baldio_ass.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2307/oficio.110_-_req._009_-dnit_drenagem_de_agua_j._n._araguaia_ass.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2308/oficio.111_-_ind._019_-refeitorio_escola_lourenca_ass.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2313/oficio.115_-_ind._020_-reforma_ginasio_esportes_ass.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2314/oficio.116_-_ind._034_-reajustes_diarias_ass.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2315/oficio.117_-_ind._021_-solicita_quebra_mola_mt-100_ass.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2316/oficio.118_-_ind._022_-capela_mortuaria_ass.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2317/oficio.119_-_ind._028_-tecnologia_aedes_do_bem_ass.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2318/oficio.120_-_ind._040_-ciclovia_saida_p._taquari_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2319/oficio.121_-_ind._035_-bracos_de_iluminacao_em_postes_ass.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2320/oficio.122_-_ind._036_-isencao_de_alvara_apae_e_asilo_ass.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2321/oficio.123_-_ind._033_-estacionamentos_para_motocicletas_ass.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2322/oficio.124_-_ind._029_-ver_condicoes_r._joao_ii_ass.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2323/oficio.125_-_ind._025_-canalizacao_agua_de_chuva_setor_castro_ass.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2325/oficio.126_-_ind._027_-rede_de_energia_bairros_ass.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2326/oficio.137_-_ind._053_-impressora_de_raio_x_ass.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2327/oficio.138_-_ind._047_-manutencao_quadra_j.n._araguaia_ass.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2328/oficio.139_-_ind._054_-grupo_so_p._limpeza_publica_ass.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2329/oficio.140_-_ind._049_-mt_iluminado_ass.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2330/oficio.141_-_ind._055_-poste_ilum._caminho_das_aguas_ass.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2331/oficio.142_-_ind._056_-manut._quadras_praca_do_boiadeiro_ass.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2332/oficio.143_-_ind._058_-mao_unica_perto_de_escolas_ass.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2333/oficio.144_-_ind._048_-_alimento_pacientes_fora_da_cidade_ass.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2334/oficio.145_-_ind._050_-_encam._maquinas_para_o_corrego_rico_ass.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2335/oficio.146_-_ind._051_-_policiamento_no_d._buriti_ass.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2336/oficio.147_-_ind._052_-_famacia_no_psf_vanessa_ass.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2373/oficio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2392/oficio_no_015-2025_-_camara_muncipal_-_audiencia_publica_rreo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2399/carta_no_1019-2025-mt100_-_prefeitura_alto_taquari_-_indicacao_15_r01.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2400/carta_no_1020-2025-mt100_-_prefeitura_alto_taquari_-_indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2401/carta_no_1021-2025-mt100_-_prefeitura_alto_taquari_-_indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2438/estado_de_mato_grosso_1_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2468/ofiio_184.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2525/307_resposta_req_221.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2527/requerimento_011_e_012_-_indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_48_e_52.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_93_e_17.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_97_e_100.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2534/requerimento_07_-_indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2550/oficio.300_ass.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2551/oficio.302_ass.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2552/oficio.301_ass.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2553/oficio.303_ass.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2555/oficio.311.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2556/oficio.310.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2586/oficio_polleyka.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2608/oficio.361.req-43_resposta_consultas_martha_maia_-_sms1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2609/oficiooo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2612/oficio.356.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2613/oficio.357.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2614/oficio.358.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2615/oficio.359.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2616/oficio.360.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2627/oficio_48_resposta.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2637/oficio_276.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2663/rresposstasa_-_of_206.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2697/oficio.405.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2698/oficio.403.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2699/oficio.53_-_martha_req_42..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2700/oficio_370-_fabiano_req_46.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2701/oficio.406.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2708/oficio.413.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2736/oficio_238.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2746/oficio.441.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2751/ofico_63.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2752/oficio_064.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2781/oficio.493_1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2354/pl_02_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2355/pl_02_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2356/2_3_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2363/013_executivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2364/018_executivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2365/004_-legislativo_educacao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2366/005_-_legislativo_educacao.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2368/007_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2369/008_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2370/009_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2372/010_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2418/parecer_ao_projeto_21_educacao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2434/parecer_educa_25.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2473/parecer_-_pl_016_-_edu.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2559/parecer_39_edu.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2649/parecer_educacao_018.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2650/parecer_43_educacao.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2651/parecer_44_educacao.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2672/parecer_educacao_23_legislativo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2725/parecer-3.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2726/parecer_educacao_projeto_53.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2727/_parecer-5.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2728/parecer-6.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2267/parecer.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2351/parecer_008_-_financas_2_arquivos_mesclados.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2378/parecer_-_financas.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2419/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2420/parecer_de_financas_10.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2421/parecer_finacas_12.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2439/parecer.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2453/parecer_justica_27_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2456/parecer_ao_projeto_28.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2538/017_-_financas.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2575/parecer_emenda_no09-2025_financas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2576/parecer_emenda_no10-2025_financas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2636/parecer_financa_022.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2666/parecer_financa_executivo_48.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2668/parecer_financa_executivo_49.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2716/parecer_financa_018...pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2729/parecer-7.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2734/parecer.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2735/parecer1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2756/parecer_41.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2761/parecer_emendas_123.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2770/parecer_juridico_-_contas_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2252/1.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2249/7.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2250/8.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2251/6.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2247/parecer_do_autografo_009.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2248/parecer_comissao_de_justica_pl_011_poder_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2277/parecer_12.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2294/estado_de_mato_grosso_1.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2295/estado_de_mato_grosso_2.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2297/parecer__18.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2298/parecer_19.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2337/parecer_projeto_20.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2338/parecer_ao_projeto_009.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2339/drecreto.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2346/parecer_010_-legis.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2347/parecer_014_-_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2348/parecer_015_-_justica.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2349/parecer_016_-legis.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2350/parecer_017_-_legis.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2362/13_-_e.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2367/006_-legislacao.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2371/010_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2381/parecer_-_legis.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2416/estado_de_mato_grosso_1.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2417/estado_de_mato_grosso_4_1.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2429/parecer2.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2430/parecer_proj_13.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2435/parecer_justica_25.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2436/parecer_justica_15.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2437/parecer_justica_27.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2454/parecer_14.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2455/parecer_28.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2470/parecer_ao_projeto_26_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2474/parecer_-_pl_016_legis.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2475/parecer_-_pe_031.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2476/parecer_-_pe_032.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2477/parecer_legis_-_p._decreto_03.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2487/parecer_veto_06-08.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2535/parecer_034_-_legis.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2537/017_-_legis.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2557/parecer_38_legis.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2558/parecer_39_legis.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2560/parecer_pl_40_legis.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2570/parecer_emenda_no08-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2571/parecer_emenda_no09-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2572/parecer_emenda_no10-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2573/parecer_emenda_no11-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2574/parecer_emenda_no12-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2577/parecer_emenda_no14-2025_justica.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2588/parece_do_projeito__no42_justica.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2610/pareceres-3.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2611/pareceres-5.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2628/pareceres-1.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2629/pareceres-7.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2630/pareceres-9.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2631/pareceres-11.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2632/pareceres-13.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2633/pareceres-15.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2634/pareceres-17.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2635/parecer_022_justica.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2661/parecer_justica_05_legislativo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2667/parecer_justica_049_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2669/parecer_decreto_justica_8.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2670/parecer_justica_legislativo_24.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2671/parecer_justica_legislativo_23.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2718/parecer_justica_legislativo_06_decreto.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2719/parecer_011_decreto.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2720/parecer_12.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2721/parecer_48.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2722/parecer_51.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2723/parecer_justica_projeto_52.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2730/parecer-9.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2731/parecer_10.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2732/parecer_justica_projeto_53.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2733/parecer-12.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2750/parecercomissaojustica.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2757/parecer_2-1.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2758/parecer_2-2.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2759/parecer_2-3.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2760/parecer_2-4.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2772/055_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2774/017_-_comissao_de__justica.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2775/056_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2536/parecer_034_-obras.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2776/relatorio_projeto_de_decreto_do_legislativo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2779/newimage_dec_09_2025_16_04_59_676__6-paginas-excluidas.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2780/documento_sem_ta_tulo_5.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2151/marcos_nunes_-_indicacao_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2150/001_-_marcos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2154/002_-_marcos_2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2161/003_-_regis.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2171/indicacao_n_004.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_n_005.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2175/indicacao_n_006.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2167/indicacao_n_007.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2180/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2181/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2179/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2182/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2183/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2184/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2185/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2187/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2190/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2191/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2192/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2195/19.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2196/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2197/21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2199/22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2201/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2202/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2207/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2211/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2214/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2218/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2219/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2220/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2221/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2222/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2223/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2227/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2232/035_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2233/036_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2234/037_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2235/038_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2236/039_-_renato.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2237/040_-_adao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2243/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2245/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2246/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2253/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2254/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2255/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2262/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2272/indicacao_48.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2273/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2274/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2275/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2276/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2280/053_-_martha.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2281/054.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2283/055_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2284/056_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2287/057_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2289/058_-_burno.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2301/ind_59.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2302/ind_60.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2344/ind_61.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2374/ind_62.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2376/ind_63.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2377/ind_64.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2386/ind_65.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2384/ind_66.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2382/067_-_renato.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2385/ind_68.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2389/ind_69.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2390/ind_70.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2391/ind_71.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2393/ind_72.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2395/ind_73.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2397/ind_74.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2398/ind_75.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2402/ind_76.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2405/ind_77.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2409/ind_78.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2411/ind_79.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2422/ind_80.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2431/ind_81.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2447/ind_82.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2443/ind_83.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2442/ind_84.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2457/ind_85.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2458/ind_86.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2462/ind_87.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2461/ind_88.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2460/ind_89.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2464/ind_90.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2479/ind_91.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2478/ind_92.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2483/ind_093.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2484/ind_94.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2493/ind_95.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2492/ind_96.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2491/ind_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2489/ind_98.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2490/ind_99.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2488/ind_100.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2501/ind_101.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2503/ind_102.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2504/ind_103.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2505/nd_104.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2506/ind_105.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2512/ind_106.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2517/ind_107.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2518/ind_108.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2519/ind_109.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2526/ind_110.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2539/ind_111.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2541/ind_112.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2542/ind_113.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2544/ind_114.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2547/ind_115.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2546/ind_116.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2554/ind_117.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2561/ind_118.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2562/ind_119.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2563/ind_120.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2565/ind_121.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2578/ind_122.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2579/ind_123.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2580/ind_124.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2581/ind_125.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2584/ind_126.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2585/ind_127.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2587/ind_128.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2589/ind_129.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2593/ind_130.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2594/ind_131.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2597/ind_132.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2598/ind_133.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2617/ind_134.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2618/ind_135.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2619/ind_136.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2620/ind_137.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2624/ind_138.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2638/ind_139.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2639/ind_140.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2641/ind_141.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2656/ind_142.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2657/ind_143.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2658/ind_144.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2677/ind_145.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2679/ind_146.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2680/ind_147.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2684/ind_148.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2703/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2705/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2706/151-_clodoaldo.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2709/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2715/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2737/indicacao_154-2025_-_quadra_e_academia_samitao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2738/indicacao_155-2025_-_rua_que_liga_parque_do_cerrado_a_vila.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2739/indicacao_156-2025_-_rua_da_aninha.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2741/doc_-11-12.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2742/doc_jeff-10.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2749/doc_16.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2762/ind160.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2765/ind161.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2768/ind162.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2766/ind163.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2767/164-_regis.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2160/001_-_requerimento_martha.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2172/requerimento_n_002.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2170/requerimento_n_003.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2166/requerimento_n_004.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2169/requerimento_n_005.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2178/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2198/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2200/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2204/requerimento_9.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2205/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2208/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2209/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2224/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2229/014_-_martha.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2230/015_-_martha.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2244/016_-_martha.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2263/requerimento_17_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2300/req_18.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2343/req_19.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2361/req_20.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2375/req_21.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2387/req_22.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2388/req_23.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2396/requerimento_n024_-_2025_-_regis_oliveira__informacoes_alinhamento_de_fios.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2413/req_25.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2424/req_26.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2459/req_27.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2480/req_028.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2481/req_29.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2485/req_30.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2494/req_31.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2498/req_32.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2499/req_033.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2500/req_034.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2502/req_035.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2507/req_036.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2508/req_037.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2509/req_038.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2516/req_39.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2520/req_40.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2540/044-_mesa.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2543/req_42.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2564/req_43.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2567/req_44.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2582/req_45.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2595/req_46.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2599/req_47.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2601/req_48.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2602/req_49.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2623/req_50.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2645/req_51.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2647/req_52.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2654/req_053.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2675/req_54.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2676/req_55.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2683/req_56.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2704/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2713/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2714/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2717/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2743/doc-13-15.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2139/of082.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2140/projeto_de_lei_02.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2141/projeto_de_lei_03.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2142/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2143/projeto_de_lei_005.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2144/projeto_de_lei_006.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2162/projeto_de_lei_007.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2188/projeto_08_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2189/projeto_09_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2193/projeto_10_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2194/projeto_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2206/projeto_-_convertido_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2242/projeto_de_lei.013_ass.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2238/projeto_de_lei.014_ass.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2239/projeto_de_lei.015_ass.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2240/projeto_de_lei.016_ass.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2241/projeto_de_lei.017_ass.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2256/projeto_de_lei.018_ass.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2257/projeto_de_lei.019_ass.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2258/projeto_de_lei.020_ass.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2403/projeto_de_lei.021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2414/projeto_de_lei.022_2.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2404/projeto_de_lei.022.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2415/projeto_de_lei.024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2425/projeto_de_lei.025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2426/projeto_de_lei.026_ass_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2427/projeto_de_lei.027.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2433/projeto_de_lei.028_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2451/projeto_de_lei.029_ass.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2452/projeto_de_lei.030_ass.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2466/projeto_de_lei.031.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2467/projeto_de_lei.032.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2495/projeto_de_lei.034_ass_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2496/projeto_de_lei.035_ass_2.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2510/projeto_de_lei.036.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2511/projeto_de_lei.37.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2523/projeto_de_lei.38.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2522/projeto_de_lei.39.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2521/projeto_de_lei.040..pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2545/projeto_de_lei.041.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2566/projeto_de_lei.42.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2606/projeto_de_lei.43.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2607/projeto_de_lei.44.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2604/projeto_de_lei.45.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2605/projeto_de_lei.46.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2626/projeto_de_lei.47.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2648/projeto_de_lei.48_ass.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2652/projeto_de_lei.49_ass_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2664/projeto_de_lei.050.ass.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2665/projeto_de_lei.051.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2688/projeto_de_lei.052.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2707/projeto_de_lei.53_ass_.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2724/projeto_de_lei.54.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2740/projeto_de_lei.55.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2771/projeto_de_lei.56.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2147/001.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2155/002.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2156/003.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2186/004.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2203/005.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2260/projeto_decreto_06_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2261/projeto07_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2264/projeto08_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2279/projeto09_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2341/projeto_10_l.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2383/projeto_de_lei_011-2025_-_alinhamentos_de_fios.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2394/projeto_de_012-2025_corrigindo_-_altera_dispostivos_da_lei_de_alinhamentos_de_fios.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2406/pl_013_-_marcos_nunes_-_altera_lei_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2407/projeto_de_lei_do_legislativo_no014-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2423/projeto_de_015-2025_-_priorizando_epp_e_me.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2444/projeto_de_lei_do_legislativo_no_015_-_2025_-_utilidade_publica_-aaf.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2446/projeto_de_lei_-_agua_saudavel1.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2583/018_-_martha.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2591/projeto_de_lei_018_-_regis_oliveira_sayo.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2592/newimage_dec_09_2025_16_04_59_676__1.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2596/projeto_de_lei_020-2025.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2625/022-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2642/projeto_de_lei_023-2025_-_vaqueijada.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2655/projeto_de_lei_024_-_regis_oliveira_abandono_de_veiculossayo.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2748/projeto_de_lei_-_alteracao_nome_da_rua.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2146/1.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2145/2.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2285/titulo_01-2025-1-4_1.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2360/projeto_de_decreto_legislativo_no_002-2025__-.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2463/titulo_de_cidadao_03_025.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2600/004-_titulo_cidadao_tatiana_-_marcos_nunes.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2621/projeto_de_decreto_legislativo_-_05-2025_-_honraria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2622/projeto_de_decreto_legislativo_006-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2643/007-_titulo_cidadao_eumides-adao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2653/008-_titulo_cidadao_joao_katsuyama_adao.docx.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2678/osmar_queiroz.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2691/010-_paulinho_1.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2686/011-_clodoaldo.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2702/012-_titulo_cidadao_toninho_pintor.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2745/newimage_dec_09_2025_16_04_59_676__3_1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2747/newimage_dec_09_2025_16_04_59_676__2_1.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2744/42a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2764/gislati_120240.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2769/017_-_titulo_cidadao_-_max_russi.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2428/projeto.de.lei.complementar.001_ass.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2660/projeto_de_lei_complementar.002_1_ass1.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2710/newimage_dec_09_2025_16_04_59_676__5-paginas-excluidas.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2345/emenda_ao_pl_015_do_executivo_-_plantoes.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2342/emenda_aditiva_do_projeto_de_lei_n_006-2025.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2226/emenda_modificativa_005-2025_-_ao_projeto_de_lei_012-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2149/emenda_4_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2148/substitutiva_da_emenda_1_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2465/emenda_modificativa_ldo.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2513/emenda_008.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2514/emenda_009.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2515/emenda_10.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2548/emenda_011.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2549/emenda_12.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2568/emenda_13.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2569/emenda_14.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2711/emenda_plo_023.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2712/emenda_plo_024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2753/digitalizacao_43-paginas-1-5.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2754/emenda_2.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2755/emenda_3.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2471/veto001-2025..pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2472/veto002-2025..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2159/mocao_de_apoio_01_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2176/mocao_002_polleyka.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2290/003_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2291/004_-_polleyka.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2299/005_-_bruno.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2448/mocao_apoio_06.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2157/001-_mocao_de_aplauso.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2228/mocao_de_aplausos_03.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2259/mocao_de_aplausos_04.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2286/mocao_de_aplausos_05.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2288/mocao_de_aplauso_006.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2358/mocao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2412/mocao_de_congratulacao_e_aplausos_n_009.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2408/008_-_paulinho_e_marcos.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2441/mocao_apl._010.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2445/mocao_apl._011.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2449/mocao_de_apl._012.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2450/mocao_de_apl._013.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2482/mocao_014.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2486/mocao_apl._015.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2524/mocao_16.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2590/mocao_apl_17.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2640/mocao_de_congradulacoes_e_aplausos_017.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2644/018_-_mocao_de_aplausos_rejane.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2646/mocao_de_apl_20.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2659/mocao_apl._021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2673/mocao_022.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2674/mocao_023.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2681/mocao_apl_24.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2682/mocao_de_apl_25.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2685/mocao_de_apl_26.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2687/mocao_de_apl_27.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2689/mocao_de_apl_28.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2690/mocao_apl_029.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2692/mocao_apl_30.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2693/mocao_apl_031.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2694/mocao_apl_032.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2695/mocao_apl_33.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2696/mocao_apl_34.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2210/9.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2212/10.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2213/11.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2215/12.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2217/13.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2231/estado_de_mato_grosso_2.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2440/oficio.083_ass.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2266/scanner_20250325_4.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2265/scanner_20250325_6.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2268/estado_de_mato_grosso_3_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2303/oficio.106_-_ind._046_-reforma_asfalto_mt-299_ass.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2304/oficio_107.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2305/oficio.108_-_ind._045_-reforma_ponto_de_omibus_r._21_ass.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2306/oficio.109_-_ind._044_-limpeza_de_terreno_baldio_ass.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2307/oficio.110_-_req._009_-dnit_drenagem_de_agua_j._n._araguaia_ass.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2308/oficio.111_-_ind._019_-refeitorio_escola_lourenca_ass.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2313/oficio.115_-_ind._020_-reforma_ginasio_esportes_ass.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2314/oficio.116_-_ind._034_-reajustes_diarias_ass.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2315/oficio.117_-_ind._021_-solicita_quebra_mola_mt-100_ass.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2316/oficio.118_-_ind._022_-capela_mortuaria_ass.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2317/oficio.119_-_ind._028_-tecnologia_aedes_do_bem_ass.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2318/oficio.120_-_ind._040_-ciclovia_saida_p._taquari_ass_1_1.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2319/oficio.121_-_ind._035_-bracos_de_iluminacao_em_postes_ass.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2320/oficio.122_-_ind._036_-isencao_de_alvara_apae_e_asilo_ass.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2321/oficio.123_-_ind._033_-estacionamentos_para_motocicletas_ass.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2322/oficio.124_-_ind._029_-ver_condicoes_r._joao_ii_ass.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2323/oficio.125_-_ind._025_-canalizacao_agua_de_chuva_setor_castro_ass.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2325/oficio.126_-_ind._027_-rede_de_energia_bairros_ass.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2326/oficio.137_-_ind._053_-impressora_de_raio_x_ass.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2327/oficio.138_-_ind._047_-manutencao_quadra_j.n._araguaia_ass.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2328/oficio.139_-_ind._054_-grupo_so_p._limpeza_publica_ass.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2329/oficio.140_-_ind._049_-mt_iluminado_ass.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2330/oficio.141_-_ind._055_-poste_ilum._caminho_das_aguas_ass.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2331/oficio.142_-_ind._056_-manut._quadras_praca_do_boiadeiro_ass.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2332/oficio.143_-_ind._058_-mao_unica_perto_de_escolas_ass.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2333/oficio.144_-_ind._048_-_alimento_pacientes_fora_da_cidade_ass.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2334/oficio.145_-_ind._050_-_encam._maquinas_para_o_corrego_rico_ass.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2335/oficio.146_-_ind._051_-_policiamento_no_d._buriti_ass.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2336/oficio.147_-_ind._052_-_famacia_no_psf_vanessa_ass.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2373/oficio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2392/oficio_no_015-2025_-_camara_muncipal_-_audiencia_publica_rreo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2399/carta_no_1019-2025-mt100_-_prefeitura_alto_taquari_-_indicacao_15_r01.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2400/carta_no_1020-2025-mt100_-_prefeitura_alto_taquari_-_indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2401/carta_no_1021-2025-mt100_-_prefeitura_alto_taquari_-_indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2438/estado_de_mato_grosso_1_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2468/ofiio_184.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2525/307_resposta_req_221.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2527/requerimento_011_e_012_-_indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2528/indicacao_48_e_52.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2529/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2531/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2532/indicacao_93_e_17.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2533/indicacao_97_e_100.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2534/requerimento_07_-_indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2550/oficio.300_ass.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2551/oficio.302_ass.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2552/oficio.301_ass.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2553/oficio.303_ass.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2555/oficio.311.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2556/oficio.310.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2586/oficio_polleyka.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2608/oficio.361.req-43_resposta_consultas_martha_maia_-_sms1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2609/oficiooo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2612/oficio.356.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2613/oficio.357.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2614/oficio.358.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2615/oficio.359.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2616/oficio.360.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2627/oficio_48_resposta.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2637/oficio_276.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2663/rresposstasa_-_of_206.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2697/oficio.405.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2698/oficio.403.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2699/oficio.53_-_martha_req_42..pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2700/oficio_370-_fabiano_req_46.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2701/oficio.406.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2708/oficio.413.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2736/oficio_238.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2746/oficio.441.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2751/ofico_63.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2752/oficio_064.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2781/oficio.493_1.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2890/oficio_109-2026_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2340/projeto_de_decreto_001.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2354/pl_02_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2355/pl_02_-_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2356/2_3_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2363/013_executivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2364/018_executivo_educacao.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2365/004_-legislativo_educacao.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2366/005_-_legislativo_educacao.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2368/007_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2369/008_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2370/009_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2372/010_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2418/parecer_ao_projeto_21_educacao.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2434/parecer_educa_25.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2473/parecer_-_pl_016_-_edu.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2559/parecer_39_edu.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2649/parecer_educacao_018.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2650/parecer_43_educacao.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2651/parecer_44_educacao.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2672/parecer_educacao_23_legislativo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2725/parecer-3.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2726/parecer_educacao_projeto_53.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2727/_parecer-5.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2728/parecer-6.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2267/parecer.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2351/parecer_008_-_financas_2_arquivos_mesclados.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2378/parecer_-_financas.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2419/parecer_07.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2420/parecer_de_financas_10.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2421/parecer_finacas_12.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2439/parecer.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2453/parecer_justica_27_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2456/parecer_ao_projeto_28.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2538/017_-_financas.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2575/parecer_emenda_no09-2025_financas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2576/parecer_emenda_no10-2025_financas.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2636/parecer_financa_022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2666/parecer_financa_executivo_48.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2668/parecer_financa_executivo_49.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2716/parecer_financa_018...pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2729/parecer-7.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2734/parecer.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2735/parecer1.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2756/parecer_41.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2761/parecer_emendas_123.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2770/parecer_juridico_-_contas_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2252/1.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2249/7.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2250/8.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2251/6.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2247/parecer_do_autografo_009.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2248/parecer_comissao_de_justica_pl_011_poder_executivo_2.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2277/parecer_12.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2294/estado_de_mato_grosso_1.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2295/estado_de_mato_grosso_2.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2297/parecer__18.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2298/parecer_19.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2337/parecer_projeto_20.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2338/parecer_ao_projeto_009.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2339/drecreto.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2346/parecer_010_-legis.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2347/parecer_014_-_legislacao_e_justica.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2348/parecer_015_-_justica.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2349/parecer_016_-legis.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2350/parecer_017_-_legis.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2362/13_-_e.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2367/006_-legislacao.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2371/010_-_legislacao.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2381/parecer_-_legis.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2416/estado_de_mato_grosso_1.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2417/estado_de_mato_grosso_4_1.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2429/parecer2.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2430/parecer_proj_13.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2435/parecer_justica_25.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2436/parecer_justica_15.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2437/parecer_justica_27.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2454/parecer_14.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2455/parecer_28.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2470/parecer_ao_projeto_26_1.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2474/parecer_-_pl_016_legis.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2475/parecer_-_pe_031.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2476/parecer_-_pe_032.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2477/parecer_legis_-_p._decreto_03.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2487/parecer_veto_06-08.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2535/parecer_034_-_legis.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2537/017_-_legis.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2557/parecer_38_legis.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2558/parecer_39_legis.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2560/parecer_pl_40_legis.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2570/parecer_emenda_no08-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2571/parecer_emenda_no09-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2572/parecer_emenda_no10-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2573/parecer_emenda_no11-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2574/parecer_emenda_no12-2025_justica.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2577/parecer_emenda_no14-2025_justica.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2588/parece_do_projeito__no42_justica.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2610/pareceres-3.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2611/pareceres-5.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2628/pareceres-1.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2629/pareceres-7.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2630/pareceres-9.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2631/pareceres-11.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2632/pareceres-13.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2633/pareceres-15.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2634/pareceres-17.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2635/parecer_022_justica.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2661/parecer_justica_05_legislativo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2667/parecer_justica_049_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2669/parecer_decreto_justica_8.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2670/parecer_justica_legislativo_24.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2671/parecer_justica_legislativo_23.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2718/parecer_justica_legislativo_06_decreto.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2719/parecer_011_decreto.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2720/parecer_12.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2721/parecer_48.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2722/parecer_51.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2723/parecer_justica_projeto_52.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2730/parecer-9.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2731/parecer_10.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2732/parecer_justica_projeto_53.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2733/parecer-12.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2750/parecercomissaojustica.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2757/parecer_2-1.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2758/parecer_2-2.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2759/parecer_2-3.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2760/parecer_2-4.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2772/055_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2774/017_-_comissao_de__justica.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2775/056_-_comissao_de_justica.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2536/parecer_034_-obras.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2776/relatorio_projeto_de_decreto_do_legislativo_16-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2779/newimage_dec_09_2025_16_04_59_676__6-paginas-excluidas.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.altoaraguaia.mt.leg.br/media/sapl/public/materialegislativa/2025/2780/documento_sem_ta_tulo_5.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H609"/>
+  <dimension ref="A1:H610"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="156.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -18929,3518 +18941,3544 @@
       </c>
       <c r="D475" t="s">
         <v>1391</v>
       </c>
       <c r="E475" t="s">
         <v>1392</v>
       </c>
       <c r="F475" t="s">
         <v>966</v>
       </c>
       <c r="G475" s="1" t="s">
         <v>1656</v>
       </c>
       <c r="H475" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
         <v>1658</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>17</v>
+        <v>1659</v>
       </c>
       <c r="D476" t="s">
-        <v>1659</v>
+        <v>1391</v>
       </c>
       <c r="E476" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F476" t="s">
+        <v>883</v>
+      </c>
+      <c r="G476" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="F476" t="s">
+      <c r="H476" t="s">
         <v>1661</v>
-      </c>
-[...4 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>17</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1663</v>
+      </c>
+      <c r="E477" t="s">
         <v>1664</v>
       </c>
-      <c r="B477" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F477" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="H477" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D478" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E478" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F478" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="H478" t="s">
-        <v>1666</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D479" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E479" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F479" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G479" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H479" t="s">
         <v>1670</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D480" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E480" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F480" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="H480" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D481" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E481" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F481" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="H481" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D482" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E482" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F482" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="H482" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D483" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E483" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F483" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="H483" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D484" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E484" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F484" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="H484" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D485" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E485" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F485" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="H485" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D486" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E486" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F486" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="H486" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D487" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E487" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F487" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="H487" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D488" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E488" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F488" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="H488" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D489" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E489" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F489" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="H489" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D490" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E490" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F490" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="H490" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D491" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E491" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F491" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="H491" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D492" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E492" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F492" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H492" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D493" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E493" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F493" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="H493" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D494" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E494" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F494" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="H494" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D495" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E495" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F495" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="H495" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D496" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E496" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F496" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="H496" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D497" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E497" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F497" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="H497" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D498" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E498" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F498" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="H498" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D499" t="s">
-        <v>1659</v>
+        <v>1663</v>
       </c>
       <c r="E499" t="s">
-        <v>1660</v>
+        <v>1664</v>
       </c>
       <c r="F499" t="s">
-        <v>1661</v>
+        <v>1665</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="H499" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="D500" t="s">
-        <v>1733</v>
+        <v>1663</v>
       </c>
       <c r="E500" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F500" t="s">
+        <v>1665</v>
+      </c>
+      <c r="G500" s="1" t="s">
         <v>1734</v>
       </c>
-      <c r="F500" t="s">
-[...2 lines deleted...]
-      <c r="G500" s="1" t="s">
+      <c r="H500" t="s">
         <v>1735</v>
-      </c>
-[...1 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>17</v>
+      </c>
+      <c r="D501" t="s">
         <v>1737</v>
       </c>
-      <c r="B501" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E501" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F501" t="s">
         <v>1178</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="H501" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D502" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E502" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F502" t="s">
         <v>1178</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="H502" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D503" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E503" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F503" t="s">
         <v>1178</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="H503" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D504" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E504" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F504" t="s">
         <v>1178</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="H504" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D505" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E505" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F505" t="s">
         <v>1178</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="H505" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D506" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E506" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F506" t="s">
         <v>1178</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="H506" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="D507" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E507" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F507" t="s">
         <v>1178</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="H507" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D508" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E508" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F508" t="s">
         <v>1178</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="H508" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="D509" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E509" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F509" t="s">
         <v>1178</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="H509" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D510" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E510" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F510" t="s">
         <v>1178</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="H510" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D511" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E511" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F511" t="s">
         <v>1178</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="H511" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D512" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E512" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F512" t="s">
         <v>1178</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="H512" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>217</v>
+        <v>72</v>
       </c>
       <c r="D513" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E513" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F513" t="s">
         <v>1178</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="H513" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D514" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E514" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F514" t="s">
         <v>1178</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="H514" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D515" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E515" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F515" t="s">
         <v>1178</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="H515" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D516" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E516" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F516" t="s">
         <v>1178</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="H516" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D517" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E517" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F517" t="s">
         <v>1178</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="H517" t="s">
-        <v>1725</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D518" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E518" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F518" t="s">
         <v>1178</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
       <c r="H518" t="s">
-        <v>1789</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D519" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E519" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F519" t="s">
         <v>1178</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="H519" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D520" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E520" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F520" t="s">
         <v>1178</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="H520" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D521" t="s">
-        <v>1733</v>
+        <v>1737</v>
       </c>
       <c r="E521" t="s">
-        <v>1734</v>
+        <v>1738</v>
       </c>
       <c r="F521" t="s">
         <v>1178</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="H521" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>21</v>
+        <v>250</v>
       </c>
       <c r="D522" t="s">
-        <v>1800</v>
+        <v>1737</v>
       </c>
       <c r="E522" t="s">
+        <v>1738</v>
+      </c>
+      <c r="F522" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G522" s="1" t="s">
         <v>1801</v>
       </c>
-      <c r="F522" t="s">
-[...2 lines deleted...]
-      <c r="G522" s="1" t="s">
+      <c r="H522" t="s">
         <v>1802</v>
-      </c>
-[...1 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>21</v>
+      </c>
+      <c r="D523" t="s">
         <v>1804</v>
       </c>
-      <c r="B523" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E523" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F523" t="s">
         <v>1201</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="H523" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="D524" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E524" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F524" t="s">
         <v>1201</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
       <c r="H524" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="D525" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E525" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F525" t="s">
         <v>1201</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="H525" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D526" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E526" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F526" t="s">
         <v>1201</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="H526" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="D527" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E527" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F527" t="s">
         <v>1201</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
       <c r="H527" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="D528" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E528" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F528" t="s">
         <v>1201</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="H528" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D529" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E529" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F529" t="s">
         <v>1201</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="H529" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D530" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E530" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F530" t="s">
         <v>1201</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="H530" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D531" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E531" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F531" t="s">
         <v>1201</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="H531" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D532" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E532" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F532" t="s">
         <v>1201</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
       <c r="H532" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D533" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E533" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F533" t="s">
         <v>1201</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="H533" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D534" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E534" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F534" t="s">
         <v>1201</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="H534" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D535" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E535" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F535" t="s">
         <v>1201</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
       <c r="H535" t="s">
-        <v>1663</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D536" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E536" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F536" t="s">
         <v>1201</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1843</v>
+        <v>1845</v>
       </c>
       <c r="H536" t="s">
-        <v>1844</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D537" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E537" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F537" t="s">
         <v>1201</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="H537" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="D538" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E538" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F538" t="s">
         <v>1201</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="H538" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="D539" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E539" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F539" t="s">
         <v>1201</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="H539" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D540" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E540" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F540" t="s">
         <v>1201</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="H540" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D541" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E541" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F541" t="s">
         <v>1201</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="H541" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="D542" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E542" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F542" t="s">
         <v>1201</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="H542" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="D543" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E543" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F543" t="s">
         <v>1201</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="H543" t="s">
-        <v>1695</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1865</v>
+        <v>1867</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D544" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E544" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F544" t="s">
         <v>1201</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1866</v>
+        <v>1868</v>
       </c>
       <c r="H544" t="s">
-        <v>1867</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D545" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E545" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F545" t="s">
         <v>1201</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="H545" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D546" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E546" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F546" t="s">
         <v>1201</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="H546" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D547" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E547" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F547" t="s">
         <v>1201</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="H547" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D548" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E548" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F548" t="s">
         <v>1201</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="H548" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D549" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E549" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F549" t="s">
         <v>1201</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="H549" t="s">
-        <v>1701</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D550" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E550" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F550" t="s">
         <v>1201</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
       <c r="H550" t="s">
-        <v>1884</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D551" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E551" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F551" t="s">
         <v>1201</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="H551" t="s">
-        <v>1701</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D552" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E552" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F552" t="s">
         <v>1201</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
       <c r="H552" t="s">
-        <v>1889</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D553" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E553" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F553" t="s">
         <v>1201</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="H553" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>181</v>
+        <v>173</v>
       </c>
       <c r="D554" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E554" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F554" t="s">
         <v>1201</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="H554" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="D555" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E555" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F555" t="s">
         <v>1201</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="H555" t="s">
-        <v>1704</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="D556" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E556" t="s">
-        <v>1801</v>
+        <v>1805</v>
+      </c>
+      <c r="F556" t="s">
+        <v>1201</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
       <c r="H556" t="s">
-        <v>1900</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D557" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E557" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="H557" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D558" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E558" t="s">
-        <v>1801</v>
-[...2 lines deleted...]
-        <v>1201</v>
+        <v>1805</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="H558" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D559" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E559" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F559" t="s">
         <v>1201</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="H559" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="D560" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E560" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F560" t="s">
         <v>1201</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="H560" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="D561" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E561" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F561" t="s">
         <v>1201</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="H561" t="s">
-        <v>1763</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D562" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E562" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F562" t="s">
         <v>1201</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
       <c r="H562" t="s">
-        <v>1917</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="D563" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E563" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F563" t="s">
         <v>1201</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="H563" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D564" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E564" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F564" t="s">
         <v>1201</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="H564" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="D565" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E565" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F565" t="s">
         <v>1201</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
       <c r="H565" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D566" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E566" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F566" t="s">
         <v>1201</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="H566" t="s">
-        <v>1766</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="D567" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E567" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F567" t="s">
         <v>1201</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
       <c r="H567" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="D568" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E568" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F568" t="s">
         <v>1201</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
       <c r="H568" t="s">
-        <v>1933</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D569" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E569" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F569" t="s">
         <v>1201</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="H569" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="D570" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E570" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F570" t="s">
         <v>1201</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="H570" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="D571" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E571" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F571" t="s">
         <v>1201</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="H571" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="D572" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E572" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F572" t="s">
         <v>1201</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="H572" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="D573" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E573" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F573" t="s">
         <v>1201</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="H573" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="D574" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E574" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F574" t="s">
         <v>1201</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="H574" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D575" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E575" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F575" t="s">
         <v>1201</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
       <c r="H575" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="D576" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E576" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F576" t="s">
         <v>1201</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="H576" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D577" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E577" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F577" t="s">
         <v>1201</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="H577" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D578" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E578" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F578" t="s">
         <v>1201</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="H578" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="D579" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E579" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F579" t="s">
         <v>1201</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="H579" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D580" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E580" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F580" t="s">
         <v>1201</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="H580" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="D581" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E581" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F581" t="s">
         <v>1201</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="H581" t="s">
-        <v>1772</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D582" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E582" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F582" t="s">
         <v>1201</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="H582" t="s">
-        <v>1974</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D583" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E583" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F583" t="s">
         <v>1201</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="H583" t="s">
-        <v>1778</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D584" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E584" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F584" t="s">
         <v>1201</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="H584" t="s">
-        <v>1979</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="D585" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E585" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F585" t="s">
         <v>1201</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="H585" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D586" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E586" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F586" t="s">
         <v>1201</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="H586" t="s">
-        <v>1719</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D587" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E587" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F587" t="s">
         <v>1201</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
       <c r="H587" t="s">
-        <v>1987</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="D588" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E588" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F588" t="s">
         <v>1201</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="H588" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D589" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E589" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F589" t="s">
         <v>1201</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="H589" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D590" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E590" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F590" t="s">
         <v>1201</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="H590" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D591" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E591" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F591" t="s">
         <v>1201</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
       <c r="H591" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D592" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E592" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F592" t="s">
         <v>1201</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="H592" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D593" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E593" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F593" t="s">
         <v>1201</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="H593" t="s">
-        <v>1731</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="D594" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E594" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F594" t="s">
         <v>1201</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="H594" t="s">
-        <v>1784</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="D595" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E595" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F595" t="s">
         <v>1201</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="H595" t="s">
-        <v>1725</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="D596" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E596" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F596" t="s">
         <v>1201</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="H596" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="D597" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E597" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F597" t="s">
         <v>1201</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="H597" t="s">
-        <v>2013</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="D598" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E598" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F598" t="s">
         <v>1201</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="H598" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="D599" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E599" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F599" t="s">
         <v>1201</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="H599" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="D600" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E600" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F600" t="s">
         <v>1201</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H600" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="D601" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E601" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F601" t="s">
         <v>1201</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="H601" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="D602" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E602" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F602" t="s">
         <v>1201</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="H602" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>382</v>
+        <v>374</v>
       </c>
       <c r="D603" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E603" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F603" t="s">
         <v>1201</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="H603" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="D604" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="E604" t="s">
-        <v>1801</v>
+        <v>1805</v>
       </c>
       <c r="F604" t="s">
         <v>1201</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="H604" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>17</v>
+        <v>386</v>
       </c>
       <c r="D605" t="s">
-        <v>2036</v>
+        <v>1804</v>
       </c>
       <c r="E605" t="s">
+        <v>1805</v>
+      </c>
+      <c r="F605" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G605" s="1" t="s">
         <v>2037</v>
       </c>
-      <c r="F605" t="s">
+      <c r="H605" t="s">
         <v>2038</v>
-      </c>
-[...4 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>17</v>
+      </c>
+      <c r="D606" t="s">
         <v>2040</v>
       </c>
-      <c r="B606" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E606" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="F606" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>1441</v>
+        <v>2043</v>
       </c>
       <c r="H606" t="s">
-        <v>2034</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>21</v>
+      </c>
+      <c r="D607" t="s">
+        <v>2040</v>
+      </c>
+      <c r="E607" t="s">
         <v>2041</v>
       </c>
-      <c r="B607" t="s">
-[...5 lines deleted...]
-      <c r="D607" t="s">
+      <c r="F607" t="s">
         <v>2042</v>
       </c>
-      <c r="E607" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G607" s="1" t="s">
-        <v>2044</v>
+        <v>1441</v>
       </c>
       <c r="H607" t="s">
-        <v>2045</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>17</v>
+      </c>
+      <c r="D608" t="s">
         <v>2046</v>
       </c>
-      <c r="B608" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E608" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
       <c r="F608" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="H608" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
+        <v>21</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E609" t="s">
+        <v>2047</v>
+      </c>
+      <c r="F609" t="s">
+        <v>89</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2051</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
         <v>25</v>
       </c>
-      <c r="D609" t="s">
-[...5 lines deleted...]
-      <c r="F609" t="s">
+      <c r="D610" t="s">
+        <v>2046</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2047</v>
+      </c>
+      <c r="F610" t="s">
         <v>64</v>
       </c>
-      <c r="G609" s="1" t="s">
+      <c r="G610" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H610" t="s">
         <v>2049</v>
-      </c>
-[...1 lines deleted...]
-        <v>2045</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -23009,50 +23047,51 @@
     <hyperlink ref="G585" r:id="rId584"/>
     <hyperlink ref="G586" r:id="rId585"/>
     <hyperlink ref="G587" r:id="rId586"/>
     <hyperlink ref="G588" r:id="rId587"/>
     <hyperlink ref="G589" r:id="rId588"/>
     <hyperlink ref="G590" r:id="rId589"/>
     <hyperlink ref="G591" r:id="rId590"/>
     <hyperlink ref="G592" r:id="rId591"/>
     <hyperlink ref="G593" r:id="rId592"/>
     <hyperlink ref="G594" r:id="rId593"/>
     <hyperlink ref="G595" r:id="rId594"/>
     <hyperlink ref="G596" r:id="rId595"/>
     <hyperlink ref="G597" r:id="rId596"/>
     <hyperlink ref="G598" r:id="rId597"/>
     <hyperlink ref="G599" r:id="rId598"/>
     <hyperlink ref="G600" r:id="rId599"/>
     <hyperlink ref="G601" r:id="rId600"/>
     <hyperlink ref="G602" r:id="rId601"/>
     <hyperlink ref="G603" r:id="rId602"/>
     <hyperlink ref="G604" r:id="rId603"/>
     <hyperlink ref="G605" r:id="rId604"/>
     <hyperlink ref="G606" r:id="rId605"/>
     <hyperlink ref="G607" r:id="rId606"/>
     <hyperlink ref="G608" r:id="rId607"/>
     <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>